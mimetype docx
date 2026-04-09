--- v0 (2025-12-31)
+++ v1 (2026-04-09)
@@ -1,1940 +1,1998 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="626D9DEF" w14:textId="77777777" w:rsidR="002C0665" w:rsidRPr="00077419" w:rsidRDefault="00A15206" w:rsidP="00077419">
+    <w:p w14:paraId="488AC82B" w14:textId="7C96FDCB" w:rsidR="003622AE" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Buchvorschlag für </w:t>
       </w:r>
-      <w:r w:rsidR="00077419" w:rsidRPr="00077419">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DD5405">
         <w:t>Heidelberg Asian Studies Publishing (HASP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2250B218" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00EF070E" w:rsidRDefault="002A5C72" w:rsidP="00077419">
-[...15 lines deleted...]
-      <w:r w:rsidR="00A15206" w:rsidRPr="00EF070E">
+    <w:p w14:paraId="0F2DF02B" w14:textId="4087EC2C" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wir freuen uns über Ihr Interesse an unserem Angebot! Damit wir prüfen können, ob Ihr Buchprojekt in das Publikationsprofil von</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00337060">
-[...15 lines deleted...]
-    <w:p w14:paraId="0CCCF526" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+      <w:r w:rsidR="00DD5405">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heidelberg Asian Studies Publishing </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">passt, möchten wir Sie bitten, uns einige nähere Informationen zur Verfügung zu stellen. Ihre Angaben helfen uns zugleich, den sich ggf. anschließenden Publikationsprozess bestmöglich vorzubereiten. Bitte senden Sie den ausgefüllten Fragebogen per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DD5405">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>E-Mail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> an uns zurück.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70634D3A" w14:textId="2D03C9D8" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ergänzend verweisen wir auf die </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Informationen für Autor:innen und Herausgeber:innen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, in denen wir die wichtigsten Rahmenbedingungen für eine Veröffentlichung bei uns zusammengefasst haben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C969F56" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:t>Vielen Dank!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE56FA6" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+    <w:p w14:paraId="476B1CF4" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296B640F" w14:textId="05632410" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor:in / Herausgeber:in</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9045" w:type="dxa"/>
+        <w:tblInd w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9067"/>
+        <w:gridCol w:w="9045"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A15206" w14:paraId="4B8EB7BD" w14:textId="77777777" w:rsidTr="00694E64">
+      <w:tr w:rsidR="003622AE" w14:paraId="1697EB42" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EA67AC" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D28F82D" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kontaktdaten</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="9045" w:type="dxa"/>
+        <w:tblInd w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9045"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003622AE" w14:paraId="45D13570" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="9045" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F8F9A9" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="004E13AA"/>
+          <w:p w14:paraId="07C5AED7" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D2BA45A" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00F87700" w:rsidRDefault="00A15206" w:rsidP="00A15206">
-[...45 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="05FBE089" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00E156AE">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>was ist das?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Bitte als vollständigen Link angeben (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="-">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://orcid.org/####-####-####-####</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A15206" w:rsidRPr="00833E5B" w14:paraId="78B730F6" w14:textId="77777777" w:rsidTr="00694E64">
+      <w:tr w:rsidR="003622AE" w14:paraId="294D513F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE188E4" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5DAA91CF" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2758878B" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16329D21" w14:textId="73A8A1EA" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Titel (ggf. Arbeitstitel)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9067"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003622AE" w14:paraId="7F6C48B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="913"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4CF09A" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00F87700" w:rsidRDefault="00A15206" w:rsidP="004E13AA">
+          <w:p w14:paraId="2EC2BA27" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26DE5896" w14:textId="77777777" w:rsidR="00104E44" w:rsidRDefault="00104E44" w:rsidP="00A15206">
+    <w:p w14:paraId="782EEA3F" w14:textId="0A54AAF4" w:rsidR="003622AE" w:rsidRDefault="003622AE">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="0606CC2E" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADD7BA2" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00DD5405" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-        <w:rPr>
-[...87 lines deleted...]
-    </w:p>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5405">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurzbiografie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDCBC5C" w14:textId="03F41199" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte stellen Sie sich – und ggf. Ihre Mitautor:innen / Mitherausgeber:innen –  in zwei bis drei Sätzen vor (Name, institutionelle Affiliation, Forschungsgebiete etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7832EC56" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9559" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9535"/>
+        <w:gridCol w:w="9559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23F90" w:rsidRPr="00833E5B" w14:paraId="05571728" w14:textId="77777777" w:rsidTr="004E13AA">
+      <w:tr w:rsidR="003622AE" w14:paraId="55B9BDD1" w14:textId="77777777" w:rsidTr="00DD5405">
         <w:trPr>
-          <w:trHeight w:val="8170"/>
+          <w:trHeight w:val="6850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:tcW w:w="9559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3BAC8A" w14:textId="77777777" w:rsidR="00B23F90" w:rsidRPr="00833E5B" w:rsidRDefault="00B23F90" w:rsidP="004E13AA">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="54A1940E" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79201805" w14:textId="77777777" w:rsidR="00081E37" w:rsidRDefault="00081E37" w:rsidP="00B23F90">
+    <w:p w14:paraId="51B3E7DF" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8697B0" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A860B73" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00F87700" w:rsidRDefault="00A15206" w:rsidP="00B23F90">
+    <w:p w14:paraId="7DD333E5" w14:textId="2E9B7FE7" w:rsidR="003622AE" w:rsidRPr="00DD5405" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5405">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Abstract</w:t>
-[...83 lines deleted...]
-      </w:r>
+        <w:t>Angaben zum Buch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7AC8E3" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Falls vorliegend, legen Sie bitte bei einer Monografie eine Kapitelübersicht bei; bei einem Sammelband nennen Sie uns bitte auch Autor:innen und Titel aller vorgesehenen Beiträge, gerne auch als separate Datei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453C53AD" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9186"/>
+        <w:gridCol w:w="9480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A15206" w14:paraId="78F63361" w14:textId="77777777" w:rsidTr="00081E37">
+      <w:tr w:rsidR="003622AE" w14:paraId="0455DA24" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="10551"/>
+          <w:trHeight w:val="7395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9186" w:type="dxa"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="769CD076" w14:textId="77777777" w:rsidR="00A15206" w:rsidRPr="00F87700" w:rsidRDefault="00A15206" w:rsidP="004E13AA">
+          <w:p w14:paraId="43796722" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
-                <w:lang w:bidi="hi-IN"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erstveröffentlichung? </w:t>
+            </w:r>
           </w:p>
+          <w:p w14:paraId="237665CF" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache(n): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102C839A" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Buch bereits fertiggestellt oder in Vorbereitung?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C176C7" w14:textId="28B0F168" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kurzbeschreibung (maximal 200 Wörter)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E156AE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F65CE1" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="181DFB77" w14:textId="77777777" w:rsidR="00333418" w:rsidRDefault="00333418" w:rsidP="00333418">
+    <w:p w14:paraId="6C9E459B" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00DD5405" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:t>Wenn Ihr Buch zu einem bestimmten Zeitpunkt erschienen sein muss, geben Sie bitte hier den genauen Termin (Monat/Jahr) an. Für die Einhaltung von Deadlines, die uns zu einem späteren Zeitpunkt kommuniziert werden, können wir leider nicht garantieren.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_dtf8p5jgmifs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DD5405">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Handelt es sich um eine Dissertation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE143CC" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:t xml:space="preserve">Wenn ja, erbitten wir die Angabe der Note, der Gutachter:innen, ggf. der Publikationsfrist des Prüfungsamtes. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9209" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00333418" w14:paraId="79D9D32E" w14:textId="77777777" w:rsidTr="00333418">
+      <w:tr w:rsidR="003622AE" w14:paraId="60E0F2FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B7DF2D7" w14:textId="77777777" w:rsidR="00333418" w:rsidRPr="00333418" w:rsidRDefault="00333418"/>
+          <w:p w14:paraId="72F29F94" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34878AF1" w14:textId="77777777" w:rsidR="00333418" w:rsidRDefault="00333418" w:rsidP="00333418">
-[...9 lines deleted...]
-        <w:t>Falls es sich um eine Promotion handelt, geben Sie bitte hier an, wie der Dissertationsvermerk lauten muss und an welcher Stelle er platziert werden soll. (Diese Informationen können Sie Ihrer Promotionsordnung entnehmen.)</w:t>
+    <w:p w14:paraId="30D6C86D" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00DD5405" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_j8q0q15a7fwl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00DD5405">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angestrebter Erscheinungstermin </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
-[...194 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE0BDF" w:rsidRPr="00535D00" w14:paraId="1BAA8F65" w14:textId="77777777" w:rsidTr="00081E37">
+      <w:tr w:rsidR="003622AE" w14:paraId="68D4F9B3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="913"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9FEF43" w14:textId="77777777" w:rsidR="00DE0BDF" w:rsidRPr="00535D00" w:rsidRDefault="00DE0BDF" w:rsidP="004E13AA">
-[...19 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3AD3C262" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="794BD60D" w14:textId="79048137" w:rsidR="00DE0BDF" w:rsidRPr="00833E5B" w:rsidRDefault="00D82C32" w:rsidP="00DE0BDF">
+    <w:p w14:paraId="7F976438" w14:textId="77777777" w:rsidR="00DD5405" w:rsidRDefault="00DD5405">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7C2889" w14:textId="703A1729" w:rsidR="003622AE" w:rsidRPr="00191624" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191624">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Manuskriptumfang (Zeichenzahl inkl. Leerzeichen bzw. Seitenumfang)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9209" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE0BDF" w:rsidRPr="00D56DE3" w14:paraId="0B3E63FC" w14:textId="77777777" w:rsidTr="00081E37">
+      <w:tr w:rsidR="003622AE" w14:paraId="4268DA73" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5FB20C" w14:textId="77777777" w:rsidR="00DE0BDF" w:rsidRPr="00D56DE3" w:rsidRDefault="00DE0BDF" w:rsidP="004E13AA">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2F2BE7D0" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="738E6421" w14:textId="77777777" w:rsidR="00DE0BDF" w:rsidRPr="004631B5" w:rsidRDefault="00DE0BDF" w:rsidP="00DE0BDF">
+    <w:p w14:paraId="4B9136FB" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00191624" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Illustrationen an, und ob sie in Farbe oder in Schwarzweiß veröffentlicht werden sollen. </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191624">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anzahl der Abbildungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF726C8" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:t xml:space="preserve">Bitte geben Sie die Anzahl der vorgesehenen Illustrationen an und ob sie in Farbe oder in Schwarzweiß veröffentlicht werden sollen. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9209" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE0BDF" w:rsidRPr="00833E5B" w14:paraId="218876B2" w14:textId="77777777" w:rsidTr="00081E37">
+      <w:tr w:rsidR="003622AE" w14:paraId="630384AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100EC42C" w14:textId="77777777" w:rsidR="00DE0BDF" w:rsidRPr="00833E5B" w:rsidRDefault="00DE0BDF" w:rsidP="004E13AA"/>
+          <w:p w14:paraId="50979A33" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70F65950" w14:textId="77777777" w:rsidR="0044592A" w:rsidRPr="00833E5B" w:rsidRDefault="0044592A" w:rsidP="0044592A">
+    <w:p w14:paraId="190594C7" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00191624" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004631B5">
-[...26 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00191624">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anzahl der Audio- und Videodateien (für enhanced e-Book)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9209" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044592A" w:rsidRPr="00833E5B" w14:paraId="1E4A69F0" w14:textId="77777777" w:rsidTr="00081E37">
+      <w:tr w:rsidR="003622AE" w14:paraId="784AC462" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="529"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35CD412F" w14:textId="77777777" w:rsidR="0044592A" w:rsidRPr="00833E5B" w:rsidRDefault="0044592A" w:rsidP="004E13AA">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0629450D" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="675CDA70" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00191624" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_uwiilolox22l" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00191624">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sollen zugehörige Forschungsdaten publiziert werden?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9209"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003622AE" w14:paraId="180A4936" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36488B07" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:r>
+              <w:t>wenn ja, gerne ein paar Stichpunkte zu Inhalten, Dateiformaten und Speicherbedarf</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27CEE911" w14:textId="77777777" w:rsidR="0044592A" w:rsidRPr="00C63591" w:rsidRDefault="0044592A" w:rsidP="0044592A">
+    <w:p w14:paraId="7989F9ED" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="000549A3" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
-          <w:lang w:bidi="hi-IN"/>
-[...121 lines deleted...]
-        <w:r w:rsidRPr="003111F9">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_ognoj3oedt7g" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="4" w:name="_saasnw58oj11" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000549A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gewünschte Erscheinungsform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D928F3" w14:textId="77777777" w:rsidR="000549A3" w:rsidRPr="000549A3" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000549A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn neben dem E-Book (Open Access) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000549A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>zusätzlich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000549A3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eine Druckausgabe (Print-on-Demand) gewünscht ist:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059362E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hardcover</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Fadenheftung, Lesebändchen) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059362E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Softcover</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D45FA46" w14:textId="2B5A4A17" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bitte beachten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Für die Publikation einer Druckausgabe berechnen wir einmalig 300 € (zzgl. MwSt.) pro Ausgabe, bei mehrbändigen Werken pro Band.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9209"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003622AE" w14:paraId="35D983E9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="409F2EF7" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:r>
+              <w:t>Anmerkung:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="004D7884" w14:textId="77777777" w:rsidR="000549A3" w:rsidRDefault="000549A3">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E57F77B" w14:textId="77777777" w:rsidR="000549A3" w:rsidRDefault="000549A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A654BD" w14:textId="371511C8" w:rsidR="003622AE" w:rsidRPr="000549A3" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000549A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vorgesehenes Layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0DC15C" w14:textId="50C88736" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:t xml:space="preserve">Im Regelfall ist die Abgabe eines veröffentlichungsfähig gesetzten bzw. druckfähigen PDFs die Voraussetzung für die Publikation bei </w:t>
+      </w:r>
+      <w:r w:rsidR="00022582">
+        <w:t>Heidelberg Asian Studies Publishing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Gerne beraten wir Sie aber dabei, besonders wenn eine Druckausgabe vorgesehen ist.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Für die inhaltliche Qualitätskontrolle / Lektorat sind Sie selbst verantwortlich. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFB313" w14:textId="259D902E" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:t xml:space="preserve">Wenn Sie mehr Unterstützung beim Layout benötigen, könnte unser Angebot „PublizierenPlus“ für Sie interessant sein! Die Voraussetzungen und Bedingungen können Sie auf unserer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E156AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>Website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007E4128">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> nachlesen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2345B2C6" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ich werde das Manuskript mit meinem eigenen Layout versehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E82BB9" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ich benötige Beratung bei der Erstellung des Layouts und ggf. ein Layout-Template. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE23139" w14:textId="0BCC26AD" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ich möchte mich für PublizierenPlus bewerben</w:t>
+      </w:r>
+      <w:r w:rsidR="009D435A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D435A" w:rsidRPr="009D435A">
+        <w:t>(nur für Publikationen mit Südasienbezug)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D435A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9A544A" w14:textId="77777777" w:rsidR="00077419" w:rsidRDefault="00077419" w:rsidP="00077419">
-[...61 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4C872974" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00A61623" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_c3bkmbfcmxd4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00A61623">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weitere Bemerkungen? </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9209"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003622AE" w14:paraId="694E239A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784E277F" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+            <w:r>
+              <w:t>Anmerkung:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75B8BD82" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
+    <w:p w14:paraId="4B4B1A03" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+      <w:r>
+        <w:t>Vielen Dank für Ihre Unterstützung!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D39D" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
+    <w:p w14:paraId="618FDE70" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
+    <w:p w14:paraId="3813BF56" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="631B0A5E" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="317C984A" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="3C613717" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="1298D671" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="76DD5678" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="4AB7C085" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61"/>
+    <w:p w14:paraId="67555590" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE"/>
+    <w:p w14:paraId="4FC05E36" w14:textId="12F8F93C" w:rsidR="003622AE" w:rsidRPr="00AD5D61" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dieses Formular ist</w:t>
+      </w:r>
+      <w:r w:rsidR="00E156AE" w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E156AE" w:rsidRPr="00AD5D61">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>online abrufbar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EB22D9" w14:textId="77777777" w:rsidR="003622AE" w:rsidRPr="00AD5D61" w:rsidRDefault="00A61623">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Stand: 04/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A254E42" w14:textId="77777777" w:rsidR="00AD5D61" w:rsidRDefault="00AD5D61" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8A2B55" w14:textId="42DA4211" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00246FFC">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...173 lines deleted...]
-        <w:br/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Heidelberg Asian Studies Publishing (HASP)</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="2BAD02B1" w14:textId="77777777" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Nicole Merkel-Hilf -  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274D1D97" w14:textId="77777777" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>CATS Bibliothek / Abt. Südasien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96EDE">
-[...27 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="5474E2CD" w14:textId="77777777" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Voßstrasse 2, Gebäude 4110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232DAE1D" w14:textId="77777777" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>D-69115 Heidelberg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96EDE">
-[...4 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="3EC04CAE" w14:textId="2A7D47A2" w:rsidR="00457B02" w:rsidRPr="00AD5D61" w:rsidRDefault="00457B02" w:rsidP="00457B02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5D61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Tel.: +49-6221-54 15047</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E96EDE" w:rsidRPr="00E96EDE" w:rsidSect="001054C2">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="00457B02" w:rsidRPr="00AD5D61">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="1134" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57ACCCD2" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+    <w:p w14:paraId="2B8D9D77" w14:textId="77777777" w:rsidR="00A61623" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F48CF80" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+    <w:p w14:paraId="632354E9" w14:textId="77777777" w:rsidR="00A61623" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{235D80B6-BAE4-4E8B-8000-4B5C37D15F38}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{8EE04F57-CB90-4696-AE04-25F5A21C78DE}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{A35EF16C-38F2-4F76-81AC-72416BF35C36}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{1A8BE890-9D50-438A-A178-8E07F4CFA576}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{34124A91-81C2-4DB8-A44E-9222B4B30E58}"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B5403533-6817-486A-BC8E-DE9FD619868A}"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{D0F1326C-93A6-45A7-B3BC-8AC8A9D329D6}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{F08A9706-8A8D-4BD4-947A-B4418509EC3B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71F5FABD" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00DD5405">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67BFAE0B" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00DD5405">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01711BE2" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+    <w:p w14:paraId="4F119061" w14:textId="77777777" w:rsidR="00A61623" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29CA1C8A" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+    <w:p w14:paraId="02B781F5" w14:textId="77777777" w:rsidR="00A61623" w:rsidRDefault="00A61623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="08BC4C5A" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00A15206" w:rsidP="00A15206">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2D3DED18" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="003622AE">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="68FB590E" w14:textId="77777777" w:rsidR="002F1163" w:rsidRDefault="000B69E6" w:rsidP="00A15206">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33B7138D" w14:textId="52433C36" w:rsidR="003622AE" w:rsidRDefault="00DD5405">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DD5405">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-    </w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="021B15C7" wp14:editId="641F215F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48EE8861" wp14:editId="6116880F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4791710</wp:posOffset>
+            <wp:posOffset>4805680</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-296545</wp:posOffset>
+            <wp:posOffset>-20955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="784860" cy="815340"/>
-[...68 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
+          <wp:extent cx="855238" cy="896620"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="855238" cy="896620"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00A61623">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="14C417EB" wp14:editId="6373F630">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-144144</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1514475" cy="1039495"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1514475" cy="1039495"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D944BD3" w14:textId="77777777" w:rsidR="00A15206" w:rsidRDefault="00AF2C55" w:rsidP="00A15206">
+  <w:p w14:paraId="1175E463" w14:textId="77777777" w:rsidR="003622AE" w:rsidRDefault="00A61623">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:eastAsia="de-DE"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
+  <w:embedTrueTypeFonts/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00A15206"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00F5097E"/>
+    <w:rsidRoot w:val="003622AE"/>
+    <w:rsid w:val="00022582"/>
+    <w:rsid w:val="00034ED0"/>
+    <w:rsid w:val="000549A3"/>
+    <w:rsid w:val="000F6B17"/>
+    <w:rsid w:val="00191624"/>
+    <w:rsid w:val="003622AE"/>
+    <w:rsid w:val="003B4DEB"/>
+    <w:rsid w:val="00457B02"/>
+    <w:rsid w:val="0059362E"/>
+    <w:rsid w:val="005951A9"/>
+    <w:rsid w:val="006D1806"/>
+    <w:rsid w:val="00934534"/>
+    <w:rsid w:val="009D435A"/>
+    <w:rsid w:val="00A61623"/>
+    <w:rsid w:val="00AD5D61"/>
+    <w:rsid w:val="00AF6FA2"/>
+    <w:rsid w:val="00C17C57"/>
+    <w:rsid w:val="00CA6277"/>
+    <w:rsid w:val="00D22AA1"/>
+    <w:rsid w:val="00DD5405"/>
+    <w:rsid w:val="00E156AE"/>
+    <w:rsid w:val="00F94A2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="de-DE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7AB0A264"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{537FE89B-5408-44C1-9635-CCC5226CC19C}"/>
+  <w14:docId w14:val="5449FA97"/>
+  <w15:docId w15:val="{F72EA0BD-53AC-4D18-88DA-045B51A8DE84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="de" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2266,850 +2324,980 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF2C55"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="960" w:after="120"/>
+      <w:spacing w:before="1320" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
       <w:sz w:val="40"/>
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003111F9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E75B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A15206"/>
+    <w:rsid w:val="00DD5405"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A15206"/>
+    <w:rsid w:val="00DD5405"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A15206"/>
+    <w:rsid w:val="00DD5405"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A15206"/>
-[...82 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DD5405"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003111F9"/>
+    <w:rsid w:val="00DD5405"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC272A"/>
+    <w:rsid w:val="00DD5405"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...28 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC272A"/>
+    <w:rsid w:val="00CA6277"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC272A"/>
+    <w:rsid w:val="00CA6277"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...116 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...82 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/publishing/for_authors?lang=de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/for_authors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:merkel@ub.uni-heidelberg.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/libraryFiles/downloadPublic/52" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/for_authors" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/####-####-###" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ub.uni-heidelberg.de/service/openaccess/orcid.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22FE1142-1F58-418C-8FC3-B8E6847E7CEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD41360C-F84C-4CB3-BD27-20B6B18267CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>426</Words>
-  <Characters>2689</Characters>
+  <Words>528</Words>
+  <Characters>3333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3109</CharactersWithSpaces>
+  <CharactersWithSpaces>3854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Merkel-Hilf, Nicole</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>